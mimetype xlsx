--- v1 (2025-12-25)
+++ v2 (2026-04-23)
@@ -1,60 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Kommune/Kreis</t>
   </si>
   <si>
     <t>Bezeichnung</t>
   </si>
   <si>
     <t>Zugehörigkeit Kreis</t>
   </si>
   <si>
     <t>Anrede</t>
   </si>
   <si>
     <t>Titel HVB</t>
   </si>
   <si>
     <t>HVB/Vorname</t>
   </si>
   <si>
     <t>HVB/Name</t>
   </si>
   <si>
     <t>PPZ</t>
@@ -68,90 +53,90 @@
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Strasse</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Telefax</t>
   </si>
   <si>
     <t>Internet</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>AGS</t>
   </si>
   <si>
     <t>Reg-Bez</t>
   </si>
   <si>
-    <t>Kerken</t>
+    <t>Swisttal</t>
   </si>
   <si>
     <t>kreisangehörige Gemeinde</t>
   </si>
   <si>
-    <t>Kleve</t>
-[...32 lines deleted...]
-    <t>Düsseldorf</t>
+    <t>Rhein-Sieg-Kreis</t>
+  </si>
+  <si>
+    <t>Herrn</t>
+  </si>
+  <si>
+    <t>Bürgermeister</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Leuning</t>
+  </si>
+  <si>
+    <t>Rathausstr. 115</t>
+  </si>
+  <si>
+    <t>02255/309-0</t>
+  </si>
+  <si>
+    <t>02255/309 899</t>
+  </si>
+  <si>
+    <t>www.swisttal.de</t>
+  </si>
+  <si>
+    <t>gemeinde.Swisttal@swisttal.de</t>
+  </si>
+  <si>
+    <t>05382064</t>
+  </si>
+  <si>
+    <t>Köln</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -542,51 +527,51 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="J2">
-        <v>47647</v>
+        <v>53913</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>